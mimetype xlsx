--- v0 (2026-09-17)
+++ v1 (2026-10-07)
@@ -16,443 +16,446 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dashboard" sheetId="1" r:id="rId4"/>
     <sheet name="Club Stats" sheetId="2" r:id="rId5"/>
     <sheet name="Player Stats" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Season stats dashboard</t>
   </si>
   <si>
-    <t>Date updated: 14 September 2026</t>
+    <t>Date updated: 5 October 2026</t>
   </si>
   <si>
     <t>Club in the spotlight</t>
   </si>
   <si>
+    <t>Tottenham Hotspur</t>
+  </si>
+  <si>
+    <t>Matches</t>
+  </si>
+  <si>
+    <t>Wins</t>
+  </si>
+  <si>
+    <t>Goals</t>
+  </si>
+  <si>
+    <t>Player in the spotlight</t>
+  </si>
+  <si>
+    <t>Ethan Ampadu</t>
+  </si>
+  <si>
+    <t>Club</t>
+  </si>
+  <si>
+    <t>Leeds United</t>
+  </si>
+  <si>
+    <t>Passes</t>
+  </si>
+  <si>
+    <t>Minutes played</t>
+  </si>
+  <si>
+    <t>Goals over the season</t>
+  </si>
+  <si>
+    <t>Everton</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
+  </si>
+  <si>
+    <t>Aston Villa</t>
+  </si>
+  <si>
+    <t>Coventry City</t>
+  </si>
+  <si>
+    <t>Passes over the season</t>
+  </si>
+  <si>
+    <t>Liverpool</t>
+  </si>
+  <si>
+    <t>Newcastle United</t>
+  </si>
+  <si>
+    <t>Brighton and Hove Albion</t>
+  </si>
+  <si>
+    <t>Clubs stats</t>
+  </si>
+  <si>
+    <t>Shots</t>
+  </si>
+  <si>
+    <t>Tackles</t>
+  </si>
+  <si>
+    <t>Saves</t>
+  </si>
+  <si>
+    <t>Crystal Palace</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>Manchester City</t>
+  </si>
+  <si>
+    <t>Manchester United</t>
+  </si>
+  <si>
     <t>Brentford</t>
   </si>
   <si>
-    <t>Matches</t>
-[...26 lines deleted...]
-    <t>Goals over the season</t>
+    <t>Nottingham Forest</t>
   </si>
   <si>
     <t>Arsenal</t>
   </si>
   <si>
-    <t>Manchester United</t>
-[...1 lines deleted...]
-  <si>
     <t>Bournemouth</t>
   </si>
   <si>
-    <t>Nottingham Forest</t>
-[...32 lines deleted...]
-    <t>Everton</t>
+    <t>Hull City</t>
   </si>
   <si>
     <t>Ipswich Town</t>
   </si>
   <si>
-    <t>Liverpool</t>
-[...13 lines deleted...]
-  <si>
     <t>Fulham</t>
   </si>
   <si>
-    <t>Leeds United</t>
-[...1 lines deleted...]
-  <si>
     <t>Player stats</t>
   </si>
   <si>
     <t>Erling Haaland</t>
   </si>
   <si>
+    <t>Elliot Anderson</t>
+  </si>
+  <si>
+    <t>James Trafford</t>
+  </si>
+  <si>
+    <t>Alexander Isak</t>
+  </si>
+  <si>
+    <t>Julio Enciso</t>
+  </si>
+  <si>
     <t>Rúben Dias</t>
   </si>
   <si>
+    <t>Lukás Hornícek</t>
+  </si>
+  <si>
+    <t>Bruno Fernandes</t>
+  </si>
+  <si>
+    <t>Virgil van Dijk</t>
+  </si>
+  <si>
+    <t>Emiliano Martínez</t>
+  </si>
+  <si>
+    <t>Brian Brobbey</t>
+  </si>
+  <si>
+    <t>Bryan Mbeumo</t>
+  </si>
+  <si>
+    <t>Marc Guéhi</t>
+  </si>
+  <si>
     <t>Caoimhín Kelleher</t>
   </si>
   <si>
-    <t>Bruno Fernandes</t>
+    <t>Dominic Calvert-Lewin</t>
+  </si>
+  <si>
+    <t>Igor Thiago</t>
+  </si>
+  <si>
+    <t>Lewis Dunk</t>
+  </si>
+  <si>
+    <t>Konstantinos Tzolakis</t>
+  </si>
+  <si>
+    <t>Rayan Cherki</t>
   </si>
   <si>
     <t>Cole Palmer</t>
   </si>
   <si>
-    <t>Lewis Dunk</t>
-[...5 lines deleted...]
-    <t>Alexander Isak</t>
+    <t>Jan Paul van Hecke</t>
+  </si>
+  <si>
+    <t>Senne Lammens</t>
+  </si>
+  <si>
+    <t>Pascal Groß</t>
   </si>
   <si>
     <t>Marcus Tavernier</t>
   </si>
   <si>
-    <t>Elliot Anderson</t>
+    <t>Luka Vuskovic</t>
+  </si>
+  <si>
+    <t>Bernd Leno</t>
+  </si>
+  <si>
+    <t>João Pedro</t>
+  </si>
+  <si>
+    <t>Thierno Barry</t>
+  </si>
+  <si>
+    <t>Jérémy Jacquet</t>
+  </si>
+  <si>
+    <t>Jordan Pickford</t>
+  </si>
+  <si>
+    <t>Morgan Rogers</t>
+  </si>
+  <si>
+    <t>Mohamed Belloumi</t>
+  </si>
+  <si>
+    <t>Calvin Bassey</t>
   </si>
   <si>
     <t>Kjell Scherpen</t>
   </si>
   <si>
-    <t>João Pedro</t>
+    <t>Bukayo Saka</t>
   </si>
   <si>
     <t>Diego Gómez</t>
   </si>
   <si>
-    <t>Marc Guéhi</t>
-[...20 lines deleted...]
-    <t>Luka Vuskovic</t>
+    <t>Declan Rice</t>
+  </si>
+  <si>
+    <t>Zion Suzuki</t>
+  </si>
+  <si>
+    <t>Kevin Schade</t>
+  </si>
+  <si>
+    <t>Josh King</t>
+  </si>
+  <si>
+    <t>Youri Tielemans</t>
   </si>
   <si>
     <t>Alisson Becker</t>
   </si>
   <si>
-    <t>Kevin Schade</t>
+    <t>Charalampos Kostoulas</t>
+  </si>
+  <si>
+    <t>Gianluigi Donnarumma</t>
+  </si>
+  <si>
+    <t>Kiernan Dewsbury-Hall</t>
+  </si>
+  <si>
+    <t>Harry Maguire</t>
+  </si>
+  <si>
+    <t>Dean Henderson</t>
   </si>
   <si>
     <t>Enzo Le Fée</t>
   </si>
   <si>
-    <t>Jan Paul van Hecke</t>
-[...32 lines deleted...]
-    <t>James Trafford</t>
+    <t>Antonín Kinsky</t>
   </si>
   <si>
     <t>Emersonn</t>
   </si>
   <si>
+    <t>Micky van de Ven</t>
+  </si>
+  <si>
+    <t>Bart Verbruggen</t>
+  </si>
+  <si>
+    <t>Leif Davis</t>
+  </si>
+  <si>
+    <t>Alex Iwobi</t>
+  </si>
+  <si>
+    <t>Djordje Petrovic</t>
+  </si>
+  <si>
+    <t>Anthony Elanga</t>
+  </si>
+  <si>
+    <t>Kobbie Mainoo</t>
+  </si>
+  <si>
+    <t>Matz Sels</t>
+  </si>
+  <si>
+    <t>Kai Havertz</t>
+  </si>
+  <si>
+    <t>Liam Delap</t>
+  </si>
+  <si>
+    <t>Granit Xhaka</t>
+  </si>
+  <si>
+    <t>David Raya</t>
+  </si>
+  <si>
+    <t>Jack Hinshelwood</t>
+  </si>
+  <si>
+    <t>Sandro Tonali</t>
+  </si>
+  <si>
+    <t>Carl Rushworth</t>
+  </si>
+  <si>
+    <t>Vitaly Janelt</t>
+  </si>
+  <si>
+    <t>Marcus Rashford</t>
+  </si>
+  <si>
+    <t>Dominik Szoboszlai</t>
+  </si>
+  <si>
+    <t>Robin Roefs</t>
+  </si>
+  <si>
+    <t>Olivier Boscagli</t>
+  </si>
+  <si>
+    <t>Walter Benítez</t>
+  </si>
+  <si>
+    <t>Matheus Cunha</t>
+  </si>
+  <si>
+    <t>Lisandro Martínez</t>
+  </si>
+  <si>
+    <t>Robert Sánchez</t>
+  </si>
+  <si>
+    <t>Sven Botman</t>
+  </si>
+  <si>
+    <t>Marco Bizot</t>
+  </si>
+  <si>
+    <t>Tyrick Mitchell</t>
+  </si>
+  <si>
     <t>Rayan</t>
   </si>
   <si>
-    <t>Pascal Groß</t>
-[...23 lines deleted...]
-    <t>Zion Suzuki</t>
+    <t>Gabriel Magalhães</t>
+  </si>
+  <si>
+    <t>Christian Walton</t>
+  </si>
+  <si>
+    <t>Martin Ødegaard</t>
+  </si>
+  <si>
+    <t>Victor Lindelöf</t>
+  </si>
+  <si>
+    <t>Yoane Wissa</t>
+  </si>
+  <si>
+    <t>Issa Diop</t>
+  </si>
+  <si>
+    <t>Antoine Semenyo</t>
+  </si>
+  <si>
+    <t>Malick Thiaw</t>
+  </si>
+  <si>
+    <t>Joe Willock</t>
+  </si>
+  <si>
+    <t>Emiliano Buendía</t>
+  </si>
+  <si>
+    <t>Tarik Muharemovic</t>
+  </si>
+  <si>
+    <t>Malick Yalcouyé</t>
+  </si>
+  <si>
+    <t>James Hill</t>
+  </si>
+  <si>
+    <t>Semi Ajayi</t>
   </si>
   <si>
     <t>Morgan Gibbs-White</t>
   </si>
   <si>
-    <t>Bart Verbruggen</t>
-[...16 lines deleted...]
-  <si>
     <t>Abdukodir Khusanov</t>
-  </si>
-[...112 lines deleted...]
-    <t>Jacob Greaves</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -795,1545 +798,1551 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>38</v>
+        <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>201</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>3</v>
       </c>
       <c r="B15">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B22">
-        <v>1993</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B23">
-        <v>1400</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B24">
-        <v>1370</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B25">
-        <v>2668</v>
+        <v>2743</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B5">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E5">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="J5" t="s">
         <v>27</v>
       </c>
       <c r="K5">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6">
+        <v>70</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6">
+        <v>59</v>
+      </c>
+      <c r="J6" t="s">
         <v>10</v>
       </c>
-      <c r="D6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K6">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="B7">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="E7">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="G7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H7">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="J7" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="K7">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B8">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E8">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>3</v>
       </c>
       <c r="H8">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="J8" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="K8">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="B9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9">
+        <v>52</v>
+      </c>
+      <c r="G9" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9">
+        <v>49</v>
+      </c>
+      <c r="J9" t="s">
+        <v>30</v>
+      </c>
+      <c r="K9">
         <v>17</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E10">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H10">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="K10">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
         <v>15</v>
       </c>
-      <c r="B11">
-[...4 lines deleted...]
-      </c>
       <c r="E11">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="H11">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K11">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12">
+        <v>50</v>
+      </c>
+      <c r="G12" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12">
+        <v>47</v>
+      </c>
+      <c r="J12" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12">
         <v>16</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="B13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E13">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G13" t="s">
         <v>34</v>
       </c>
       <c r="H13">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K13">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="B14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E14">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14">
+        <v>45</v>
+      </c>
+      <c r="J14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15">
         <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E15">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H15">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="J15" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="K15">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E16">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="H16">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="J16" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="K16">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="B17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E17">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G17" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H17">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="K17">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B18">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E18">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G18" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H18">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="J18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="K18">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E19">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G19" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H19">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="J19" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="K19">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E20">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G20" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="H20">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="J20" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="K20">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="B21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G21" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="H21">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J21" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="K21">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="B22">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D22" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E22">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H22">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J22" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="K22">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B23">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E23">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="G23" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H23">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="J23" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K23">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="B24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="E24">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="G24" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="H24">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J24" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="K24">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>11</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G5" t="s">
         <v>39</v>
       </c>
       <c r="H5">
-        <v>410</v>
+        <v>441</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>43</v>
       </c>
       <c r="H6">
-        <v>390</v>
+        <v>441</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="K6">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E7">
         <v>12</v>
       </c>
       <c r="G7" t="s">
+        <v>46</v>
+      </c>
+      <c r="H7">
+        <v>422</v>
+      </c>
+      <c r="J7" t="s">
         <v>47</v>
       </c>
-      <c r="H7">
-[...4 lines deleted...]
-      </c>
       <c r="K7">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B8">
         <v>3</v>
       </c>
       <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8">
+        <v>12</v>
+      </c>
+      <c r="G8" t="s">
         <v>50</v>
       </c>
-      <c r="E8">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="H8">
+        <v>407</v>
+      </c>
+      <c r="J8" t="s">
         <v>51</v>
       </c>
-      <c r="H8">
-[...4 lines deleted...]
-      </c>
       <c r="K8">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B9">
         <v>3</v>
       </c>
       <c r="D9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9">
+        <v>12</v>
+      </c>
+      <c r="G9" t="s">
         <v>54</v>
       </c>
-      <c r="E9">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="H9">
+        <v>390</v>
+      </c>
+      <c r="J9" t="s">
         <v>55</v>
       </c>
-      <c r="H9">
-[...4 lines deleted...]
-      </c>
       <c r="K9">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E10">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>58</v>
       </c>
       <c r="H10">
-        <v>323</v>
+        <v>390</v>
       </c>
       <c r="J10" t="s">
         <v>59</v>
       </c>
       <c r="K10">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11">
         <v>3</v>
       </c>
       <c r="D11" t="s">
         <v>61</v>
       </c>
       <c r="E11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>62</v>
       </c>
       <c r="H11">
-        <v>322</v>
+        <v>358</v>
       </c>
       <c r="J11" t="s">
         <v>63</v>
       </c>
       <c r="K11">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="D12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E12">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H12">
-        <v>292</v>
+        <v>353</v>
       </c>
       <c r="J12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K12">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E13">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H13">
-        <v>290</v>
+        <v>352</v>
       </c>
       <c r="J13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K13">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="E14">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H14">
-        <v>288</v>
+        <v>348</v>
       </c>
       <c r="J14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K14">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E15">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H15">
-        <v>287</v>
+        <v>347</v>
       </c>
       <c r="J15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="K15">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="B16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="H16">
-        <v>270</v>
+        <v>327</v>
       </c>
       <c r="J16" t="s">
         <v>81</v>
       </c>
       <c r="K16">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="B17">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="E17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G17" t="s">
         <v>83</v>
       </c>
       <c r="H17">
-        <v>265</v>
+        <v>320</v>
       </c>
       <c r="J17" t="s">
         <v>84</v>
       </c>
       <c r="K17">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="B18">
         <v>2</v>
       </c>
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G18" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H18">
-        <v>264</v>
+        <v>319</v>
       </c>
       <c r="J18" t="s">
         <v>86</v>
       </c>
       <c r="K18">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>87</v>
       </c>
       <c r="B19">
         <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="E19">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G19" t="s">
         <v>88</v>
       </c>
       <c r="H19">
-        <v>260</v>
+        <v>304</v>
       </c>
       <c r="J19" t="s">
         <v>89</v>
       </c>
       <c r="K19">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>90</v>
       </c>
       <c r="B20">
         <v>2</v>
       </c>
       <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20">
+        <v>9</v>
+      </c>
+      <c r="G20" t="s">
         <v>91</v>
       </c>
-      <c r="E20">
-[...2 lines deleted...]
-      <c r="G20" t="s">
+      <c r="H20">
+        <v>298</v>
+      </c>
+      <c r="J20" t="s">
         <v>92</v>
       </c>
-      <c r="H20">
-[...4 lines deleted...]
-      </c>
       <c r="K20">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B21">
         <v>2</v>
       </c>
       <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21">
+        <v>9</v>
+      </c>
+      <c r="G21" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21">
+        <v>296</v>
+      </c>
+      <c r="J21" t="s">
         <v>95</v>
       </c>
-      <c r="E21">
-[...10 lines deleted...]
-      </c>
       <c r="K21">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B22">
         <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="E22">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G22" t="s">
         <v>98</v>
       </c>
       <c r="H22">
-        <v>248</v>
+        <v>295</v>
       </c>
       <c r="J22" t="s">
         <v>99</v>
       </c>
       <c r="K22">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="B23">
         <v>2</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="E23">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H23">
-        <v>248</v>
+        <v>293</v>
       </c>
       <c r="J23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K23">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B24">
         <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E24">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H24">
-        <v>246</v>
+        <v>292</v>
       </c>
       <c r="J24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K24">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="B25">
         <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="E25">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G25" t="s">
         <v>107</v>
       </c>
       <c r="H25">
-        <v>228</v>
+        <v>290</v>
       </c>
       <c r="J25" t="s">
         <v>108</v>
       </c>
       <c r="K25">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="B26">
         <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="E26">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H26">
-        <v>228</v>
+        <v>289</v>
       </c>
       <c r="J26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K26">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="B27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27">
+        <v>9</v>
+      </c>
+      <c r="G27" t="s">
         <v>112</v>
       </c>
-      <c r="E27">
-[...2 lines deleted...]
-      <c r="G27" t="s">
+      <c r="H27">
+        <v>285</v>
+      </c>
+      <c r="J27" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="K27">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
         <v>115</v>
       </c>
-      <c r="B28">
-[...4 lines deleted...]
-      </c>
       <c r="E28">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G28" t="s">
         <v>116</v>
       </c>
       <c r="H28">
-        <v>222</v>
+        <v>277</v>
+      </c>
+      <c r="J28" t="s">
+        <v>117</v>
+      </c>
+      <c r="K28">
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="E29">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G29" t="s">
         <v>119</v>
       </c>
       <c r="H29">
-        <v>213</v>
+        <v>276</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30">
+        <v>2</v>
+      </c>
+      <c r="D30" t="s">
         <v>120</v>
       </c>
-      <c r="B30">
-[...4 lines deleted...]
-      </c>
       <c r="E30">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G30" t="s">
         <v>121</v>
       </c>
       <c r="H30">
-        <v>211</v>
+        <v>267</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>122</v>
       </c>
       <c r="B31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
+        <v>48</v>
+      </c>
+      <c r="E31">
+        <v>8</v>
+      </c>
+      <c r="G31" t="s">
         <v>123</v>
       </c>
-      <c r="E31">
-[...4 lines deleted...]
-      </c>
       <c r="H31">
-        <v>209</v>
+        <v>260</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32">
+        <v>2</v>
+      </c>
+      <c r="D32" t="s">
         <v>125</v>
       </c>
-      <c r="B32">
-[...4 lines deleted...]
-      </c>
       <c r="E32">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G32" t="s">
         <v>126</v>
       </c>
       <c r="H32">
-        <v>202</v>
+        <v>259</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="B33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="E33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G33" t="s">
         <v>128</v>
       </c>
       <c r="H33">
-        <v>200</v>
+        <v>257</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>129</v>
       </c>
       <c r="B34">
         <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="E34">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H34">
-        <v>200</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -2347,31 +2356,31 @@
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Dashboard</vt:lpstr>
       <vt:lpstr>Club Stats</vt:lpstr>
       <vt:lpstr>Player Stats</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Premier League Primary Stars</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>PLPS Season Stats</dc:title>
-  <dc:description>Season stats as of 14092026</dc:description>
+  <dc:description>Season stats as of 05102026</dc:description>
   <dc:subject>Season Stats Dashboard</dc:subject>
   <cp:keywords>premier league stats</cp:keywords>
   <cp:category>optastats</cp:category>
 </cp:coreProperties>
 </file>