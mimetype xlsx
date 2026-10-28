--- v1 (2026-10-07)
+++ v2 (2026-10-28)
@@ -16,446 +16,440 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dashboard" sheetId="1" r:id="rId4"/>
     <sheet name="Club Stats" sheetId="2" r:id="rId5"/>
     <sheet name="Player Stats" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Season stats dashboard</t>
   </si>
   <si>
-    <t>Date updated: 5 October 2026</t>
+    <t>Date updated: 26 October 2026</t>
   </si>
   <si>
     <t>Club in the spotlight</t>
   </si>
   <si>
+    <t>Nottingham Forest</t>
+  </si>
+  <si>
+    <t>Matches</t>
+  </si>
+  <si>
+    <t>Wins</t>
+  </si>
+  <si>
+    <t>Goals</t>
+  </si>
+  <si>
+    <t>Player in the spotlight</t>
+  </si>
+  <si>
+    <t>Eddie Nketiah</t>
+  </si>
+  <si>
+    <t>Club</t>
+  </si>
+  <si>
+    <t>Crystal Palace</t>
+  </si>
+  <si>
+    <t>Passes</t>
+  </si>
+  <si>
+    <t>Minutes played</t>
+  </si>
+  <si>
+    <t>Goals over the season</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
+  </si>
+  <si>
     <t>Tottenham Hotspur</t>
   </si>
   <si>
-    <t>Matches</t>
-[...14 lines deleted...]
-    <t>Club</t>
+    <t>Coventry City</t>
+  </si>
+  <si>
+    <t>Passes over the season</t>
+  </si>
+  <si>
+    <t>Aston Villa</t>
+  </si>
+  <si>
+    <t>Manchester United</t>
+  </si>
+  <si>
+    <t>Clubs stats</t>
+  </si>
+  <si>
+    <t>Shots</t>
+  </si>
+  <si>
+    <t>Tackles</t>
+  </si>
+  <si>
+    <t>Saves</t>
+  </si>
+  <si>
+    <t>Brighton and Hove Albion</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>Manchester City</t>
+  </si>
+  <si>
+    <t>Hull City</t>
   </si>
   <si>
     <t>Leeds United</t>
   </si>
   <si>
-    <t>Passes</t>
-[...5 lines deleted...]
-    <t>Goals over the season</t>
+    <t>Brentford</t>
+  </si>
+  <si>
+    <t>Bournemouth</t>
+  </si>
+  <si>
+    <t>Arsenal</t>
   </si>
   <si>
     <t>Everton</t>
   </si>
   <si>
-    <t>Sunderland</t>
-[...8 lines deleted...]
-    <t>Passes over the season</t>
+    <t>Newcastle United</t>
+  </si>
+  <si>
+    <t>Ipswich Town</t>
   </si>
   <si>
     <t>Liverpool</t>
   </si>
   <si>
-    <t>Newcastle United</t>
-[...46 lines deleted...]
-  <si>
     <t>Fulham</t>
   </si>
   <si>
     <t>Player stats</t>
   </si>
   <si>
     <t>Erling Haaland</t>
   </si>
   <si>
+    <t>Rúben Dias</t>
+  </si>
+  <si>
+    <t>Konstantinos Tzolakis</t>
+  </si>
+  <si>
+    <t>Alexander Isak</t>
+  </si>
+  <si>
+    <t>Rayan</t>
+  </si>
+  <si>
+    <t>Jan Paul van Hecke</t>
+  </si>
+  <si>
+    <t>James Trafford</t>
+  </si>
+  <si>
+    <t>João Pedro</t>
+  </si>
+  <si>
+    <t>Thierno Barry</t>
+  </si>
+  <si>
+    <t>Marc Guéhi</t>
+  </si>
+  <si>
+    <t>Lukás Hornícek</t>
+  </si>
+  <si>
+    <t>Marcus Tavernier</t>
+  </si>
+  <si>
+    <t>Bryan Mbeumo</t>
+  </si>
+  <si>
     <t>Elliot Anderson</t>
   </si>
   <si>
-    <t>James Trafford</t>
-[...2 lines deleted...]
-    <t>Alexander Isak</t>
+    <t>Caoimhín Kelleher</t>
+  </si>
+  <si>
+    <t>Dominic Calvert-Lewin</t>
   </si>
   <si>
     <t>Julio Enciso</t>
   </si>
   <si>
-    <t>Rúben Dias</t>
-[...2 lines deleted...]
-    <t>Lukás Hornícek</t>
+    <t>Calvin Bassey</t>
+  </si>
+  <si>
+    <t>Emiliano Martínez</t>
+  </si>
+  <si>
+    <t>Rayan Cherki</t>
+  </si>
+  <si>
+    <t>Mohamed Belloumi</t>
+  </si>
+  <si>
+    <t>Virgil van Dijk</t>
+  </si>
+  <si>
+    <t>Zion Suzuki</t>
+  </si>
+  <si>
+    <t>Nicolas Jackson</t>
+  </si>
+  <si>
+    <t>Cole Palmer</t>
+  </si>
+  <si>
+    <t>Declan Rice</t>
+  </si>
+  <si>
+    <t>Jordan Pickford</t>
+  </si>
+  <si>
+    <t>Liam Delap</t>
+  </si>
+  <si>
+    <t>Lewis Dunk</t>
+  </si>
+  <si>
+    <t>Senne Lammens</t>
+  </si>
+  <si>
+    <t>Morgan Rogers</t>
+  </si>
+  <si>
+    <t>Evanilson</t>
+  </si>
+  <si>
+    <t>Luka Vuskovic</t>
+  </si>
+  <si>
+    <t>Gianluigi Donnarumma</t>
+  </si>
+  <si>
+    <t>Diego Gómez</t>
+  </si>
+  <si>
+    <t>Harry Maguire</t>
+  </si>
+  <si>
+    <t>Bernd Leno</t>
+  </si>
+  <si>
+    <t>Sandro Tonali</t>
+  </si>
+  <si>
+    <t>Antonín Kinsky</t>
   </si>
   <si>
     <t>Bruno Fernandes</t>
   </si>
   <si>
-    <t>Virgil van Dijk</t>
-[...2 lines deleted...]
-    <t>Emiliano Martínez</t>
+    <t>Josh King</t>
+  </si>
+  <si>
+    <t>Granit Xhaka</t>
+  </si>
+  <si>
+    <t>Bart Verbruggen</t>
   </si>
   <si>
     <t>Brian Brobbey</t>
   </si>
   <si>
-    <t>Bryan Mbeumo</t>
-[...10 lines deleted...]
-  <si>
     <t>Igor Thiago</t>
   </si>
   <si>
-    <t>Lewis Dunk</t>
-[...14 lines deleted...]
-    <t>Senne Lammens</t>
+    <t>Martin Ødegaard</t>
+  </si>
+  <si>
+    <t>David Raya</t>
+  </si>
+  <si>
+    <t>Micky van de Ven</t>
+  </si>
+  <si>
+    <t>Alisson Becker</t>
   </si>
   <si>
     <t>Pascal Groß</t>
   </si>
   <si>
-    <t>Marcus Tavernier</t>
-[...11 lines deleted...]
-    <t>Thierno Barry</t>
+    <t>Charalampos Kostoulas</t>
+  </si>
+  <si>
+    <t>Carl Rushworth</t>
+  </si>
+  <si>
+    <t>Jack Hinshelwood</t>
+  </si>
+  <si>
+    <t>Dan Ndoye</t>
+  </si>
+  <si>
+    <t>James Hill</t>
+  </si>
+  <si>
+    <t>Matz Sels</t>
+  </si>
+  <si>
+    <t>Yasin Ayari</t>
+  </si>
+  <si>
+    <t>António Silva</t>
+  </si>
+  <si>
+    <t>Djordje Petrovic</t>
+  </si>
+  <si>
+    <t>Pedro Neto</t>
+  </si>
+  <si>
+    <t>Yoane Wissa</t>
+  </si>
+  <si>
+    <t>Alex Iwobi</t>
+  </si>
+  <si>
+    <t>Robin Roefs</t>
+  </si>
+  <si>
+    <t>Bukayo Saka</t>
+  </si>
+  <si>
+    <t>Emersonn</t>
+  </si>
+  <si>
+    <t>Gabriel Magalhães</t>
+  </si>
+  <si>
+    <t>Kjell Scherpen</t>
+  </si>
+  <si>
+    <t>Kevin Schade</t>
+  </si>
+  <si>
+    <t>Kai Havertz</t>
+  </si>
+  <si>
+    <t>Tarik Muharemovic</t>
+  </si>
+  <si>
+    <t>Walter Benítez</t>
   </si>
   <si>
     <t>Jérémy Jacquet</t>
   </si>
   <si>
-    <t>Jordan Pickford</t>
-[...29 lines deleted...]
-    <t>Josh King</t>
+    <t>Dean Henderson</t>
+  </si>
+  <si>
+    <t>Harvey Barnes</t>
+  </si>
+  <si>
+    <t>Sander Berge</t>
+  </si>
+  <si>
+    <t>Christian Walton</t>
+  </si>
+  <si>
+    <t>Sven Botman</t>
+  </si>
+  <si>
+    <t>Mike Penders</t>
+  </si>
+  <si>
+    <t>Leif Davis</t>
+  </si>
+  <si>
+    <t>Victor Lindelöf</t>
+  </si>
+  <si>
+    <t>Robert Sánchez</t>
+  </si>
+  <si>
+    <t>Maxim De Cuyper</t>
+  </si>
+  <si>
+    <t>Issa Diop</t>
+  </si>
+  <si>
+    <t>Marco Bizot</t>
+  </si>
+  <si>
+    <t>Kiernan Dewsbury-Hall</t>
   </si>
   <si>
     <t>Youri Tielemans</t>
   </si>
   <si>
-    <t>Alisson Becker</t>
-[...40 lines deleted...]
-  <si>
     <t>Anthony Elanga</t>
   </si>
   <si>
-    <t>Kobbie Mainoo</t>
-[...37 lines deleted...]
-  <si>
     <t>Olivier Boscagli</t>
   </si>
   <si>
-    <t>Walter Benítez</t>
-[...68 lines deleted...]
-    <t>Abdukodir Khusanov</t>
+    <t>Zian Flemming</t>
+  </si>
+  <si>
+    <t>Bruno Guimarães</t>
+  </si>
+  <si>
+    <t>James Tarkowski</t>
+  </si>
+  <si>
+    <t>Murillo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -798,1551 +792,1557 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>222</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>3</v>
       </c>
       <c r="B15">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B18">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22">
-        <v>2574</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B23">
-        <v>2084</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B24">
-        <v>2728</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B25">
-        <v>2743</v>
+        <v>2627</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B5">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E5">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="H5">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="K5">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B6">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="J6" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="K6">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7">
+        <v>96</v>
+      </c>
+      <c r="G7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7">
+        <v>84</v>
+      </c>
+      <c r="J7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="G8" t="s">
         <v>3</v>
       </c>
       <c r="H8">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K8">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="B9">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E9">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H9">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="J9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K9">
-        <v>17</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E10">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H10">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="J10" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="E11">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="G11" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11">
+        <v>77</v>
+      </c>
+      <c r="J11" t="s">
         <v>10</v>
       </c>
-      <c r="H11">
-[...4 lines deleted...]
-      </c>
       <c r="K11">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="E12">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H12">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="J12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="K12">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E13">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="G13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H13">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="J13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="K13">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E14">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H14">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="J14" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="K14">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="B15">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E15">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="G15" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H15">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="J15" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="K15">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16">
+        <v>9</v>
+      </c>
+      <c r="D16" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16">
+        <v>72</v>
+      </c>
+      <c r="G16" t="s">
+        <v>34</v>
+      </c>
+      <c r="H16">
+        <v>73</v>
+      </c>
+      <c r="J16" t="s">
         <v>26</v>
       </c>
-      <c r="B16">
-[...16 lines deleted...]
-      </c>
       <c r="K16">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="B17">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E17">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="G17" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="H17">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="J17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="K17">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B18">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E18">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="G18" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H18">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="J18" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="K18">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="B19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E19">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="G19" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H19">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="J19" t="s">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="K19">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E20">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="G20" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H20">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="J20" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="K20">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B21">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E21">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="G21" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H21">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="J21" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="K21">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="B22">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22">
+        <v>64</v>
+      </c>
+      <c r="G22" t="s">
+        <v>26</v>
+      </c>
+      <c r="H22">
+        <v>60</v>
+      </c>
+      <c r="J22" t="s">
+        <v>3</v>
+      </c>
+      <c r="K22">
         <v>17</v>
-      </c>
-[...13 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>3</v>
       </c>
       <c r="B23">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D23" t="s">
         <v>16</v>
       </c>
       <c r="E23">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="G23" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H23">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="J23" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K23">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B24">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D24" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E24">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H24">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J24" t="s">
+        <v>14</v>
+      </c>
+      <c r="K24">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>11</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>39</v>
       </c>
       <c r="H5">
-        <v>441</v>
+        <v>719</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
         <v>43</v>
       </c>
       <c r="H6">
-        <v>441</v>
+        <v>658</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="K6">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E7">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H7">
-        <v>422</v>
+        <v>631</v>
       </c>
       <c r="J7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K7">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E8">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H8">
-        <v>407</v>
+        <v>609</v>
       </c>
       <c r="J8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K8">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E9">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H9">
-        <v>390</v>
+        <v>589</v>
       </c>
       <c r="J9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K9">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E10">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H10">
-        <v>390</v>
+        <v>579</v>
       </c>
       <c r="J10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K10">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E11">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H11">
-        <v>358</v>
+        <v>574</v>
       </c>
       <c r="J11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K11">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>66</v>
       </c>
       <c r="H12">
-        <v>353</v>
+        <v>553</v>
       </c>
       <c r="J12" t="s">
         <v>67</v>
       </c>
       <c r="K12">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D13" t="s">
         <v>69</v>
       </c>
       <c r="E13">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>70</v>
       </c>
       <c r="H13">
-        <v>352</v>
+        <v>529</v>
       </c>
       <c r="J13" t="s">
         <v>71</v>
       </c>
       <c r="K13">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="B14">
         <v>3</v>
       </c>
       <c r="D14" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s">
         <v>73</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="H14">
+        <v>491</v>
+      </c>
+      <c r="J14" t="s">
         <v>74</v>
       </c>
-      <c r="H14">
-[...4 lines deleted...]
-      </c>
       <c r="K14">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="B15">
         <v>3</v>
       </c>
       <c r="D15" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="E15">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="H15">
-        <v>347</v>
+        <v>487</v>
       </c>
       <c r="J15" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="K15">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="B16">
         <v>3</v>
       </c>
       <c r="D16" t="s">
+        <v>78</v>
+      </c>
+      <c r="E16">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16">
+        <v>485</v>
+      </c>
+      <c r="J16" t="s">
         <v>80</v>
       </c>
-      <c r="E16">
-[...10 lines deleted...]
-      </c>
       <c r="K16">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="B17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D17" t="s">
         <v>82</v>
       </c>
       <c r="E17">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>83</v>
       </c>
       <c r="H17">
-        <v>320</v>
+        <v>475</v>
       </c>
       <c r="J17" t="s">
         <v>84</v>
       </c>
       <c r="K17">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18">
+        <v>16</v>
+      </c>
+      <c r="G18" t="s">
         <v>85</v>
       </c>
-      <c r="E18">
-[...4 lines deleted...]
-      </c>
       <c r="H18">
-        <v>319</v>
+        <v>474</v>
       </c>
       <c r="J18" t="s">
         <v>86</v>
       </c>
       <c r="K18">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>87</v>
       </c>
       <c r="B19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="E19">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H19">
-        <v>304</v>
+        <v>473</v>
       </c>
       <c r="J19" t="s">
         <v>89</v>
       </c>
       <c r="K19">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>90</v>
       </c>
       <c r="B20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="E20">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H20">
-        <v>298</v>
+        <v>466</v>
       </c>
       <c r="J20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K20">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="E21">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H21">
-        <v>296</v>
+        <v>466</v>
       </c>
       <c r="J21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K21">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E22">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H22">
-        <v>295</v>
+        <v>465</v>
       </c>
       <c r="J22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K22">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D23" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E23">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H23">
-        <v>293</v>
+        <v>461</v>
       </c>
       <c r="J23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="K23">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E24">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H24">
-        <v>292</v>
+        <v>449</v>
       </c>
       <c r="J24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K24">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="B25">
         <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="E25">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H25">
-        <v>290</v>
+        <v>447</v>
       </c>
       <c r="J25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="K25">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="B26">
         <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="E26">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H26">
-        <v>289</v>
+        <v>442</v>
       </c>
       <c r="J26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K26">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="B27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>105</v>
       </c>
       <c r="E27">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H27">
-        <v>285</v>
+        <v>425</v>
       </c>
       <c r="J27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="K27">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="E28">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H28">
-        <v>277</v>
+        <v>419</v>
       </c>
       <c r="J28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K28">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
         <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="E29">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H29">
-        <v>276</v>
+        <v>418</v>
+      </c>
+      <c r="J29" t="s">
+        <v>121</v>
+      </c>
+      <c r="K29">
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="B30">
         <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>53</v>
       </c>
       <c r="E30">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H30">
-        <v>267</v>
+        <v>418</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31">
         <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="E31">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H31">
-        <v>260</v>
+        <v>411</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
       <c r="E32">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G32" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="H32">
-        <v>259</v>
+        <v>409</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>127</v>
       </c>
       <c r="B33">
         <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="E33">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G33" t="s">
         <v>128</v>
       </c>
       <c r="H33">
-        <v>257</v>
+        <v>408</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34">
+        <v>2</v>
+      </c>
+      <c r="D34" t="s">
+        <v>111</v>
+      </c>
+      <c r="E34">
+        <v>11</v>
+      </c>
+      <c r="G34" t="s">
         <v>129</v>
       </c>
-      <c r="B34">
-[...10 lines deleted...]
-      </c>
       <c r="H34">
-        <v>257</v>
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -2356,31 +2356,31 @@
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Dashboard</vt:lpstr>
       <vt:lpstr>Club Stats</vt:lpstr>
       <vt:lpstr>Player Stats</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Premier League Primary Stars</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>PLPS Season Stats</dc:title>
-  <dc:description>Season stats as of 05102026</dc:description>
+  <dc:description>Season stats as of 26102026</dc:description>
   <dc:subject>Season Stats Dashboard</dc:subject>
   <cp:keywords>premier league stats</cp:keywords>
   <cp:category>optastats</cp:category>
 </cp:coreProperties>
 </file>